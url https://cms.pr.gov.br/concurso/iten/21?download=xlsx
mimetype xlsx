--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -12,77 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Documentos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Arquivo (URL)</t>
   </si>
   <si>
     <t>Publicado em</t>
   </si>
   <si>
     <t>1 - Edital 001-2014-CMS</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-1_Edital 001-2014-CMS.pdf</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>04/08/2023</t>
   </si>
   <si>
     <t>10 - Edital 006-2014 - Nota Oficial</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-04-cms-10 - Edital de Deferimento e Indef. das Solicitações de Isenção da Taxa de Inscrição Pós-Recurso.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>04/08/2023</t>
   </si>
   <si>
     <t>11 - Edital no 007-2014 - Nota Final Alguns Cargos</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-11_Edital no 007-2014 - Nota Final Alguns Cargos.pdf</t>
   </si>
   <si>
     <t>12 - Edital 008-2014 - Nota da Prova de Redacao</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-12_Edital 008-2014 - Nota da Prova de Redacao.pdf</t>
   </si>
   <si>
     <t>13 - Edital 009-2014 - Classificacao Final dos Cargos de Advogado e Oficial Legislativo</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-13_Edital 009-2014 - Classificacao Final dos Cargos de Advogado e Oficial Legislativo.pdf</t>
   </si>
   <si>
     <t>14 - Portaria no 050-2014 - Homologacao</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-04-cms-14 - Anexo III do Edital de Deferimento das Inscrições - Concurso Público 001-2022-CMS.pdf</t>
   </si>
@@ -571,271 +568,271 @@
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" t="s">
         <v>47</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>