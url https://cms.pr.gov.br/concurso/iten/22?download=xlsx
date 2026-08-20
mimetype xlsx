--- v0 (2026-07-05)
+++ v1 (2026-08-20)
@@ -29,51 +29,51 @@
     <sheet name="Documentos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>Arquivo (URL)</t>
   </si>
   <si>
     <t>Publicado em</t>
   </si>
   <si>
     <t>01 - Edital nº 001-2021-CMS-PSS</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-01 - Edital n 001-2021-CMS-PSS.pdf</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>04/08/2023</t>
   </si>
   <si>
     <t>02 - Edital nº 001-2021-CMS-PSS - Retificado item 10.4 - 9</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-02 - Edital nº 001-2021-CMS-PSS - Retificado item 10.4 - 9.pdf</t>
   </si>
   <si>
     <t>03 - Edital nº 002-2021-CMS-PSS</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-03 - Edital nº 002-2021-CMS-PSS.pdf</t>
   </si>
   <si>
     <t>04 - Edital nº 003-2021-CMS-PSS</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-04 - Edital nº 003-2021-CMS-PSS.pdf</t>
   </si>
   <si>
     <t>05 - Edital nº 004-2021-CMS-PSS</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_concursos/2023-08-03-cms-05 - Edital nº 004-2021-CMS-PSS.pdf</t>
   </si>