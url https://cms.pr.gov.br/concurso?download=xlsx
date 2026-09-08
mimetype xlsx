--- v0 (2026-06-10)
+++ v1 (2026-09-08)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Concursos" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Concurso</t>
   </si>
   <si>
     <t>Quantidade de Documentos</t>
   </si>
   <si>
     <t>Criado em</t>
   </si>
   <si>
     <t>Concurso Público nº 001-2022.</t>
   </si>
   <si>
-    <t>03/08/2023</t>
+    <t>04/08/2023</t>
   </si>
   <si>
     <t>Processo Seletivo Simplificado nº 001/2021</t>
   </si>
   <si>
     <t>Concurso Público nº 001-2014</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>