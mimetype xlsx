--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -389,69 +389,69 @@
   <si>
     <t>DL nº 1/2006</t>
   </si>
   <si>
     <t>05/06/2006</t>
   </si>
   <si>
     <t>Aprova as Contas do PRESERV - Fundo de Previdência dos Servidores Municipais de Sarandi, e com ressalvas as contas do Poder Executivo, relativas ao Exercício Financeiro de 1997.</t>
   </si>
   <si>
     <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/normajuridica/2006/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DL nº 3/2001</t>
   </si>
   <si>
     <t>04/05/2001</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo Municipal e Preserv — Fundo de Previdências dos Servidores Municipais de Sarandi, relativas ao Exercício Financeiro de 1996, conforme Resoluções números 2776/2000 e 11182/2001, do Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/normajuridica/2001/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
+    <t>DL nº 3/1997</t>
+  </si>
+  <si>
+    <t>08/09/1997</t>
+  </si>
+  <si>
+    <t>Aprova as Contas dos Poderes Executivo e Legislativo, relativas ao Exercício Financeiro de 1.995, conforme Parecer do Tribunal de Contas do Estado do Paraná — TCE.</t>
+  </si>
+  <si>
+    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/normajuridica/1997/1206/1206_texto_integral.pdf</t>
+  </si>
+  <si>
     <t>DL nº 2/1997</t>
   </si>
   <si>
-    <t>08/09/1997</t>
-[...1 lines deleted...]
-  <si>
     <t>Aprova as Contas dos Poderes Executivo e Legislativo, relativas ao Exercício Financeiro de 1.994, conforme Parecer do Tribunal de Contas do Estado do Paraná — TCE.</t>
   </si>
   <si>
     <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/normajuridica/1997/1205/1205_texto_integral.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/normajuridica/1997/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DL nº 1/1995</t>
   </si>
   <si>
     <t>02/10/1995</t>
   </si>
   <si>
     <t>Aprova as Contas dos Poderes Executivo e legislativo, relativas ao Exercício Financeiro de 1.993, conforme Parecer do Tribunal de Contas do Estado do
 Paraná.</t>
   </si>
   <si>
     <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/normajuridica/1995/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DL nº 5/1993</t>
   </si>
   <si>
     <t>25/11/1993</t>
   </si>
   <si>
     <t>Aprova as contas dos Poderes Executivo e Legislativo, relativas ao Exercício Financeiro de 1992.</t>
   </si>
   <si>
     <t>http://sapl.sarandi.pr.leg.br/media/sapl/public/normajuridica/1993/819/819_texto_integral.pdf</t>