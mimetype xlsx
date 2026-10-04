--- v0 (2026-07-06)
+++ v1 (2026-10-04)
@@ -12,62 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Extratos de Conta-Corrente" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Arquivo (URL)</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>EXTRATO-CONTA-CORRENTE-AGOSTO 2026</t>
+  </si>
+  <si>
+    <t>https://cms.pr.gov.br/storage/transparencia/upload_extratos_saldos_bancarios/2026-09-02-cms-JM2ygE9hA8-AGOSTO-2026.pdf</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>EXTRATO- CONTA-CORRENTE- JULHO 2026</t>
+  </si>
+  <si>
+    <t>https://cms.pr.gov.br/storage/transparencia/upload_extratos_saldos_bancarios/2026-09-02-cms-HPNlaXDHyM-JULHO-2026.pdf</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>EXTRATO- CONTA-CORRENTE- JUNHO 2026</t>
+  </si>
+  <si>
+    <t>https://cms.pr.gov.br/storage/transparencia/upload_extratos_saldos_bancarios/2026-09-02-cms-XvSogOs9PN-JUNHO-2026.pdf</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>EXTRATO- CONTA-CORRENTE- MAIO 2026</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_extratos_saldos_bancarios/2026-06-12-cms-iQRGThWS68-MAIO-2026.pdf</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>EXTRATO- CONTA-CORRENTE- ABRIL 2026</t>
   </si>
   <si>
     <t>https://cms.pr.gov.br/storage/transparencia/upload_extratos_saldos_bancarios/2026-05-05-cms-60a7KNEEyQ-ABRIL-2026.pdf</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>EXTRATO- CONTA-CORRENTE- MARÇO 2026</t>
   </si>
@@ -1187,51 +1214,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D90"/>
+  <dimension ref="A1:D93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="156.819" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1288,79 +1315,79 @@
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1456,110 +1483,110 @@
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>2025</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>2024</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>2024</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>2024</v>
@@ -1624,79 +1651,79 @@
         <v>84</v>
       </c>
       <c r="C29" t="s">
         <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>2024</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>2023</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
     </row>
@@ -1792,79 +1819,79 @@
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>2023</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
       <c r="D42" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B43" t="s">
         <v>126</v>
       </c>
       <c r="C43" t="s">
         <v>127</v>
       </c>
       <c r="D43" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B44" t="s">
         <v>129</v>
       </c>
       <c r="C44" t="s">
         <v>130</v>
       </c>
       <c r="D44" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B45" t="s">
         <v>132</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>2022</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
         <v>137</v>
       </c>
     </row>
@@ -1960,79 +1987,79 @@
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
       <c r="D53" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="C54" t="s">
         <v>160</v>
       </c>
       <c r="D54" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B55" t="s">
         <v>162</v>
       </c>
       <c r="C55" t="s">
         <v>163</v>
       </c>
       <c r="D55" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B56" t="s">
         <v>165</v>
       </c>
       <c r="C56" t="s">
         <v>166</v>
       </c>
       <c r="D56" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B57" t="s">
         <v>168</v>
       </c>
       <c r="C57" t="s">
         <v>169</v>
       </c>
       <c r="D57" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>2021</v>
       </c>
       <c r="B58" t="s">
         <v>171</v>
       </c>
       <c r="C58" t="s">
         <v>172</v>
       </c>
       <c r="D58" t="s">
         <v>173</v>
       </c>
     </row>
@@ -2128,79 +2155,79 @@
         <v>192</v>
       </c>
       <c r="C65" t="s">
         <v>193</v>
       </c>
       <c r="D65" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>2021</v>
       </c>
       <c r="B66" t="s">
         <v>195</v>
       </c>
       <c r="C66" t="s">
         <v>196</v>
       </c>
       <c r="D66" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B67" t="s">
         <v>198</v>
       </c>
       <c r="C67" t="s">
         <v>199</v>
       </c>
       <c r="D67" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B68" t="s">
         <v>201</v>
       </c>
       <c r="C68" t="s">
         <v>202</v>
       </c>
       <c r="D68" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B69" t="s">
         <v>204</v>
       </c>
       <c r="C69" t="s">
         <v>205</v>
       </c>
       <c r="D69" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>2020</v>
       </c>
       <c r="B70" t="s">
         <v>207</v>
       </c>
       <c r="C70" t="s">
         <v>208</v>
       </c>
       <c r="D70" t="s">
         <v>209</v>
       </c>
     </row>
@@ -2296,79 +2323,79 @@
         <v>228</v>
       </c>
       <c r="C77" t="s">
         <v>229</v>
       </c>
       <c r="D77" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>2020</v>
       </c>
       <c r="B78" t="s">
         <v>231</v>
       </c>
       <c r="C78" t="s">
         <v>232</v>
       </c>
       <c r="D78" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B79" t="s">
         <v>234</v>
       </c>
       <c r="C79" t="s">
         <v>235</v>
       </c>
       <c r="D79" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B80" t="s">
         <v>237</v>
       </c>
       <c r="C80" t="s">
         <v>238</v>
       </c>
       <c r="D80" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B81" t="s">
         <v>240</v>
       </c>
       <c r="C81" t="s">
         <v>241</v>
       </c>
       <c r="D81" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>2019</v>
       </c>
       <c r="B82" t="s">
         <v>243</v>
       </c>
       <c r="C82" t="s">
         <v>244</v>
       </c>
       <c r="D82" t="s">
         <v>245</v>
       </c>
     </row>
@@ -2460,50 +2487,92 @@
       <c r="A89">
         <v>2019</v>
       </c>
       <c r="B89" t="s">
         <v>264</v>
       </c>
       <c r="C89" t="s">
         <v>265</v>
       </c>
       <c r="D89" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>2019</v>
       </c>
       <c r="B90" t="s">
         <v>267</v>
       </c>
       <c r="C90" t="s">
         <v>268</v>
       </c>
       <c r="D90" t="s">
         <v>269</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>2019</v>
+      </c>
+      <c r="B91" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" t="s">
+        <v>271</v>
+      </c>
+      <c r="D91" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>2019</v>
+      </c>
+      <c r="B92" t="s">
+        <v>273</v>
+      </c>
+      <c r="C92" t="s">
+        <v>274</v>
+      </c>
+      <c r="D92" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>2019</v>
+      </c>
+      <c r="B93" t="s">
+        <v>276</v>
+      </c>
+      <c r="C93" t="s">
+        <v>277</v>
+      </c>
+      <c r="D93" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>