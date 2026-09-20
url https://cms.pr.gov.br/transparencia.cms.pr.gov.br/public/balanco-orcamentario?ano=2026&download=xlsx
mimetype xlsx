--- v1 (2026-07-28)
+++ v2 (2026-09-20)
@@ -38,96 +38,96 @@
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Publicado em</t>
   </si>
   <si>
     <t>Arquivo (URL)</t>
   </si>
   <si>
     <t>Balanço Orçamentário</t>
   </si>
   <si>
     <t>Janeiro</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/01-Janeiro.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/01-Janeiro.pdf</t>
   </si>
   <si>
     <t>Fevereiro</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/02-Fevereiro.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/02-Fevereiro.pdf</t>
   </si>
   <si>
     <t>Março</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/03-Marco.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/03-Marco.pdf</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/04-Abril.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/04-Abril.pdf</t>
   </si>
   <si>
     <t>Maio</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/05-Maio.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/05-Maio.pdf</t>
   </si>
   <si>
     <t>Junho</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/06-Junho.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/06-Junho.pdf</t>
   </si>
   <si>
     <t>Julho</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/07-Julho.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/balancos/orcamentario/2026/07-Julho.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -462,51 +462,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="127.255" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="128.54" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
         <v>2026</v>