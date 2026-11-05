--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -443,51 +443,51 @@
   <si>
     <t>1751 / 1752</t>
   </si>
   <si>
     <t>Eliane / João</t>
   </si>
   <si>
     <t>ver.gil@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Vereador - Erasmo Cardoso Pereira</t>
   </si>
   <si>
     <t>(44)4009-1759</t>
   </si>
   <si>
     <t>(44)4009-1760</t>
   </si>
   <si>
     <t>1759 / 1760</t>
   </si>
   <si>
     <t>Izabel/Marcia</t>
   </si>
   <si>
-    <t>ver.erasmo@cms.pr.gov.br</t>
+    <t>ver.era@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Vereador Edinaldo Cardoso Silveiro " Edinaldo Transportes"</t>
   </si>
   <si>
     <t>(44)4009-1757</t>
   </si>
   <si>
     <t>(44)4009-1758</t>
   </si>
   <si>
     <t>1757 / 1758</t>
   </si>
   <si>
     <t>Rodrigo/Nelson</t>
   </si>
   <si>
     <t>ver.edinaldo@cms.pr.gov.br</t>
   </si>
   <si>
     <t>GABINETE VEREADORA</t>
   </si>
   <si>
     <t>Vereadora - Thayna Menegazze Maciel "Thay Menegazze"</t>
   </si>