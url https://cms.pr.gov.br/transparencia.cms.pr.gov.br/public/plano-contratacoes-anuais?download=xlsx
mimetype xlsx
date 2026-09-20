--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -29,135 +29,135 @@
     <sheet name="PCA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Nome do Plano</t>
   </si>
   <si>
     <t>Arquivo (URL)</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>DFDs 43-45 DO PCA-2026</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-04-15-cms-BnzGe6m1sI-DFDs-43-45-DO-PCA-2026.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-04-15-cms-BnzGe6m1sI-DFDs-43-45-DO-PCA-2026.pdf</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL 2026 - SEGUNDA RETIFICAÇÃO</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-04-15-cms-5wXTtuA4WE-PLANO-DE-CONTRATACAO-ANUAL-2026-SEGUNDA-RETIFICACAO-ASSINADO.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-04-15-cms-5wXTtuA4WE-PLANO-DE-CONTRATACAO-ANUAL-2026-SEGUNDA-RETIFICACAO-ASSINADO.pdf</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>DFD 41 - arranjos florais</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-01-09-cms-ULRyFGABg9-DFD 41 - arranjos florais.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-01-09-cms-ULRyFGABg9-DFD 41 - arranjos florais.pdf</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL 2026 - PRIMEIRA RETIFICAÇÃO</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-01-09-cms-UIphWbdezm-PLANO DE CONTRATAÇÃO ANUAL 2026 - PRIMEIRA RETIFICAÇÃO - ASSINADO.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-01-09-cms-UIphWbdezm-PLANO DE CONTRATAÇÃO ANUAL 2026 - PRIMEIRA RETIFICAÇÃO - ASSINADO.pdf</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL 2026</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2025-12-16-cms-I3e9YDaLiq-PLANO DE CONTRATAÇÃO ANUAL 2026.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2025-12-16-cms-I3e9YDaLiq-PLANO DE CONTRATAÇÃO ANUAL 2026.pdf</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>DFDs DO PCA-2026 - COM AUTORIZAÇÃO DA PRESIDÊNCIA</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2025-12-16-cms-cd6CV3Yyze-DFDs DO PCA-2026 - COM AUTORIZAÇÃO DA PRESIDÊNCIA.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2025-12-16-cms-cd6CV3Yyze-DFDs DO PCA-2026 - COM AUTORIZAÇÃO DA PRESIDÊNCIA.pdf</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL 2025</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2025-04-30-cms-PCA-2025 HOMOLOGADO - REPUBLICADO-2.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2025-04-30-cms-PCA-2025 HOMOLOGADO - REPUBLICADO-2.pdf</t>
   </si>
   <si>
     <t>2025-04-16</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL - SEGUNDA RETIFICAÇÃO - PUBLICADO NO DIÁRIO OFICIAL</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-04-16-cms-NpxzGLETeF-PLANO-DE-CONTRATACAO-ANUAL-2026-SEGUNDA-RETIFICACAO-ASSINADO-PUBLICADO-AMP.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacao_anual/2026-04-16-cms-NpxzGLETeF-PLANO-DE-CONTRATACAO-ANUAL-2026-SEGUNDA-RETIFICACAO-ASSINADO-PUBLICADO-AMP.pdf</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL 2024</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2024-10-30-cms-PLANO ANUAL DE CONTRATACOES 2024 - atualizado em 30 de outubro de 2024.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2024-10-30-cms-PLANO ANUAL DE CONTRATACOES 2024 - atualizado em 30 de outubro de 2024.pdf</t>
   </si>
   <si>
     <t>2023-07-27</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL 2023</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2023-07-27-cms-PLANO DE CONTRATAÇÕES PARA 2023.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2023-07-27-cms-PLANO DE CONTRATAÇÕES PARA 2023.pdf</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>PLANO DE CONTRATAÇÃO ANUAL 2022</t>
   </si>
   <si>
-    <t>http://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2023-07-31-cms-PLANO ANUAL DE CONTRATAÇÕES - 2022_compressed.pdf</t>
+    <t>https://cms.pr.gov.br/transparencia.cms.pr.gov.br/public/storage/transparencia/upload_plano_contratacoes_anuais/2023-07-31-cms-PLANO ANUAL DE CONTRATAÇÕES - 2022_compressed.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -490,51 +490,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="93.12" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="252.367" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="253.51" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">